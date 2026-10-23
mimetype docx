--- v1 (2026-02-20)
+++ v2 (2026-10-23)
@@ -1,6178 +1,4195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18DE7FAE" w14:textId="070FF55A" w:rsidR="002642E0" w:rsidRDefault="002642E0" w:rsidP="000944E6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3022C734" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A44348C" w14:textId="77777777" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="000944E6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4140D50E" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B3BE31" w14:textId="1A42156C" w:rsidR="00D95091" w:rsidRPr="00AE3ECA" w:rsidRDefault="00D95091" w:rsidP="000944E6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6F3A58A5" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE3ECA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Matchvärd Seniormatcher i Torvalla Sporthall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEB7E85" w14:textId="147FB36F" w:rsidR="00AF178C" w:rsidRDefault="00D95091" w:rsidP="000944E6">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2C6794A0" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Varje säsong blir ungdomslagen tilldelade </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ett antal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillfällen som de ska vara matchvärdar på seniormatcher. Dels för att hjälpa till i föreningen, dels för att lära sig hur det fungerar runt matcher. Laget har även möjlighet att få spela ”uppvisningsmatch” i pauserna. Spelarna ska såklart vara på plats och hjälpa till men vuxna behöver finnas på varje position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBD7A25" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schema för matchvärdskap ligger på JIBs hemsida (laget.se) under Dokument – Hemmamatch – Arbetsschema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C03A3E0" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I Torvalla Sporthall bör matchvärdar vara på plats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1 timme innan matchstart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Nycklar/blipp behöver inte hämtas ut. Laget som ska spela står för ansvaret att låsa upp hallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B29853" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388A7AB9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...147 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Att vara matchvärd innebär att man ska bemanna följande positioner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3392EB7E" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sargvakter (4 - 6st) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>se sid 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266103E9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Fik + b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>akning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2 - 4st) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>se sid 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DFD1E4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Entré och hallvärd (1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Att vara matchvärd innebär att man ska bemanna följande positioner:</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">st) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>se sid 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F840647" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="200" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Livesändning av match (1st) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>se sid 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F17B61" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppvisningsmatch (frivilligt) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...743 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>se sid 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09170AD0" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5406877B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1988632F" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2051D253" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFE823B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D70799" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4B3D4A" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047B2F61" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D55A82" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FDDE88" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Sargvakter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314ECED0" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ska bygga upp sargen så snart som möjligt efter upplåsning av hall. Sargen finns i ett rum i direkt anslutning till idrottshallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FE194F" w14:textId="24672412" w:rsidR="001C742A" w:rsidRDefault="001C742A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OBS! Innan sargen byggs kan det behövas torrmoppa golvet (ofta grusigt eller dammigt). Moppar finns i städskrubben i korridoren med omklädningsrum 1-3 (mittemot omklädningsrum). Nyckelknippan till fiket passar till låset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3760DF60" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...112 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sargbitar med reklamtryck ska stå med texten vänt mot läktaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A66293D" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sargbitar med vit överkant är markering för byteszoner. Byteszoner ska placeras ca 5m från mittlinjen och ut mot hörnen på vardera avbytarsida. I Torvalla är avbytarsidan på samma sida som läktaren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C48C7F3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Avbytarbänkar ska placeras i byteszonerna, 2 bänkar per sida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2B975B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Målburar ska sättas på plats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765A7557" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dunken med matchbollar lyfts ut på planen, fördela bollar någorlunda jämt på vardera sida för lagen att värma upp med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07549168" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5-3 min innan matchstart ska bollar plockas ihop i dunken och ställas i sekretariatet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525AED91" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under match ska sargvakter vara placerade i hörnen utanför sargen för att ”laga” och rätta till sarg under matchspel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0558A2A7" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter match/er ska sarg plockas ihop och tillbaka in i sargrum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3464A561" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grovstädning i hall (plocka upp ev skräp och torka upp ev spillt vatten etc)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1429435F" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0A51C8" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C4434B" w14:textId="6C565C1A" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3CF016F6" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481832B4" w14:textId="635DF489" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="61ADA2C6" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="267B211C" w14:textId="5CB1F3E1" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5D4A63BD" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31E5EE3C" w14:textId="5CF13210" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="09E13363" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1A677B" w14:textId="0C00A118" w:rsidR="0023650C" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1F7D1BC2" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25551664" w14:textId="77777777" w:rsidR="0023650C" w:rsidRPr="00FB68A2" w:rsidRDefault="0023650C" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1D9E9D32" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0272958F" w14:textId="77777777" w:rsidR="00C216B5" w:rsidRDefault="00C216B5" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="69015816" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739D246C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8B3AAB" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fik:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E56A0A3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fiket ska placeras längst bort på läktaren ovanför “sargrummet”. JIB har ett eget förråd som ligger längst bort på läktaren där materiel till fiket finns. Förråd låses upp av arrangerande lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5D8A6C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Checklista för fik:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9418CA" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Några i laget behöver baka innan, långpannekakor och chokladbollar brukar vara populärt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B87E920" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dricka, festisar, ingredienser till toast, kaffemjölk etc finns i förrådet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2807789F" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Endast swish-betalning är möjligt, posters med QR kod och nummer finns i förrådet samt prislistor. Sätt upp vid fiket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AB3950" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se till att det finns bord i fikahörnan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C28BD3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stora kaffebryggare finns som man brygger direkt ner i stora kaffebehållare. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1 kanna vatten + 1 påse kaffe till en bryggning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Vatten till bryggare hämtas i förrådet på andra sidan korridoren där det finns en vattenutkastare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227B0EB9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sätt på kaffe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i god tid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och förbered gärna toastmackor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F0865A" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575F1EE8" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ta fram från förrådet till fikahörnan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77319FEA" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kaffebryggare, inkl stora termosar som kaffet bryggs i, tillbringare till vattenpåfyllnad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D0DAF4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toast-järn (finns 2st)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786CA1B9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kaffemuggar, dricka, servetter etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A85234D" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A82CCB" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter match städas fikahörnan upp och termosar diskas ordentligt. Har något tagit slut eller är lite kvar av (dricka, kaffe, muggar, kaffefilter etc) så signalera gärna detta till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+            <w:color w:val="0563C1"/>
+            <w:highlight w:val="white"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>info@jemtlandinnebandy.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+          <w:color w:val="555555"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECB5046" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D34FD1" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA9DC37" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28721B46" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8D187C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF10E8A" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C76E2B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DA3DA4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797B8422" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23543802" w14:textId="77777777" w:rsidR="00BB52E5" w:rsidRDefault="00BB52E5" w:rsidP="00AF178C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1288F81A" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Entré och hallvärd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA2B8B7" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dessa två positioner går att kombinera med 1-2 personer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9511F5" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid ankomst till hall, titta över omklädningsrum och läktare så det ser rent och städat ut. (Så gott det går) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDEB6CD" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En JIB-rollup finns i JIB-förrådet el sargrummet som med fördel kan sättas upp i utrymmet nedanför trappen till läktaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0417A54D" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entrén sätts upp ovanför trappen vid läktaren, bord och stol underlättar hanteringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2D31BF" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Det finns två uppgångar till läktaren, se till att den andra är låst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DA3DC2" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entrén bör vara redo minst 30min innan match</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19801F5C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Priser:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633FC4C4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vuxna från 18år: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0kr (202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6-2027)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206C83D3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barn/Ungdomar under 18år: Gratis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E09E959" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...145 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medlemmar: Gratis (Mot uppvisande av medlemskort i laget-appen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4A0845" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Årskort: 500 kr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C3287" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Betalning sker via swish, poster med QR-kod och nummer finns i JIB förrådet på läktaren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469B61B9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antalet publik ska räknas vid ankomst (både betalande och övriga). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200D9A3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...96 lines deleted...]
-        <w:r w:rsidR="00C216B5" w:rsidRPr="001E0542">
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om någon vill bli medlem, anteckna namn, mailadress och mobilnummer och rapportera till </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>info@jemtlandinnebandy.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C216B5">
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (Swish 500kr)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AA1D7B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Efter två perioder (av tre), kan entrén plockas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A39B44C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Efter match grovstädas läktare (plocka skräp och torka upp ev spill). JIB-rolluppen plockas ner och tillbaka till förråd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C6C5CA" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9EABB9" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082ED424" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078D2D31" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0B688C" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B6A218" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47754763" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7940848B" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B29B1B2" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4992D467" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Livesändning av match</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EB4BFC" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via Svenska Innebandyförbundets officiella app har man möjlighet att livesända matcher och föreningen har möjlighet att tjäna en slant på varje person som köper matchen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCED0D8" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En person behövs till att livesända matchen/matcherna för att intresserade som inte har möjlighet att komma på plats ska kunna se matchen ändå. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022EE78F" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Föreningen tillhandahåller stativ och telefon att filma med, så det som behövs är en person bakom kameran som filmar matchen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C75FA71" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I Torvalla Sporthall lämpar det sig att stå på läktaren längst bort till vänster (samma utrymme som fiket fast på motsatt sida läktaren)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3515A250" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stativ och kamera hämtas i sek, och instruktioner hur man startar filmning fås på plats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0098B4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EEE95D" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...57 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Uppvisningsmatch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7B6290" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I pauserna (2st) på matchen finns det möjlighet för laget att spela uppvisningsmatch (mot varandra eller någon utvald motståndare). Kan vara roligt att få spela inför publik och kanske inbjudna släktingar och vänner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B80F69E" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pauserna är 10 min så detta kräver planering och förberedelse:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D81F019" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Spelarna uppdelade i lag innan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE4F414" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ombytta och klara i god tid innan paus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76748CFD" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Utsedd ”domare” (räcker med en förälder eller tränare)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7051AB23" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...1758 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Avblåsning och färdigspelade 1 min innan periodstart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081F46D8" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...27 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ED79F4" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6C42EE" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00664D36">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="568" w:left="1417" w:header="708" w:footer="1077" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3944C4CC" w14:textId="77777777" w:rsidR="00995EE1" w:rsidRDefault="00995EE1" w:rsidP="00561F22">
+    <w:p w14:paraId="67E47154" w14:textId="77777777" w:rsidR="007A6FB4" w:rsidRDefault="007A6FB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB6CB0C" w14:textId="77777777" w:rsidR="00995EE1" w:rsidRDefault="00995EE1" w:rsidP="00561F22">
+    <w:p w14:paraId="438DF48C" w14:textId="77777777" w:rsidR="007A6FB4" w:rsidRDefault="007A6FB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{0CE9096E-5322-41E3-B8BA-5FE9209AC748}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{CD85CB8E-64EA-4CFD-ACD3-F33AFB33AC68}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{EBF97337-F855-425C-9468-BB9A6F40472B}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{22D59A6A-C697-42D9-9D67-2AF9603B0EB4}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{2C0E93DA-F333-43FF-A6B2-5695AA0BC676}"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{19BA6FD8-7944-4D61-B304-19037B84C2E0}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{C77FC232-D546-4C0A-AC8D-3FA76E4E51D5}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{FF6F9870-CF8B-41DA-82D7-8A80AE5773FF}"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{1C8C79CA-33F6-4757-90CD-384534885627}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-    <w:sdtPr>
+  <w:p w14:paraId="650D2406" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+    <w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:id w:val="69775610"/>
-[...211 lines deleted...]
-  <w:p w14:paraId="6A6B9AD8" w14:textId="77777777" w:rsidR="0023650C" w:rsidRDefault="0023650C">
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="15B71B86" wp14:editId="2CA7B0B5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>2552700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="636270" cy="636270"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Ellips 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="5032628" y="3466628"/>
+                        <a:ext cx="626745" cy="626745"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="ellipse">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="40618B"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7E294485" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="2"/>
+                            </w:rPr>
+                            <w:t>PAGE    \* MERGEFORMAT</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="32"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:oval w14:anchorId="15B71B86" id="Ellips 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:201pt;margin-top:0;width:50.1pt;height:50.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzCQgE0AEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bcxO2MOMXWIsOA&#10;YgvQ7gNkWY4FyJJGKrHz96OUrMm627CLTIrPz++R9Op+Ggw7KEDtbM3ns5wzZaVrtd3V/MfL5sMd&#10;ZxiEbYVxVtX8qJDfr9+/W42+UoXrnWkVMCKxWI2+5n0IvsoylL0aBM6cV5aKnYNBBEphl7UgRmIf&#10;TFbkeZmNDloPTipEun08Ffk68XedkuF716EKzNSctIV0QjqbeGbrlah2IHyv5VmG+AcVg9CWPvpK&#10;9SiCYHvQf1ENWoJD14WZdEPmuk5LlTyQm3n+xs1zL7xKXqg56F/bhP+PVn47PPstUBtGjxVSGF1M&#10;HQzxSfrYVPNlflOUBU3yWPObRVnGODVOTYFJApRFebtYciYJcI6pnl2IPGD4otzAYlBzZYz2GK2J&#10;ShyeMJzQv1HxGp3R7UYbkxLYNQ8G2EHQGBd5Ob/7HAXQB/6AGRvB1sXXTuV4k12cxShMzUTFGDau&#10;PW6BoZcbTbqeBIatAJr/nLORdqLm+HMvQHFmvlpq+sf5oiCXISWL5W1OGwXXlea6IqzsHa2aDMDZ&#10;KXkIafVOKj/tg+t0sn4Rc5ZL0072zpsZ1+k6T6jL/7P+BQAA//8DAFBLAwQUAAYACAAAACEAFtJr&#10;49wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidiNIqxKkQCATH/nDf&#10;xksSJV5HsduGt2c5wWWl0Yxmvyk3sx/UmabYBbaQLQwo4jq4jhsLh/3r3RpUTMgOh8Bk4ZsibKrr&#10;qxILFy68pfMuNUpKOBZooU1pLLSOdUse4yKMxOJ9hcljEjk12k14kXI/6NyYB+2xY/nQ4kjPLdX9&#10;7uQtvO3RmZfVdl1n2fzZH/yyf+8+rL29mZ8eQSWa018YfvEFHSphOoYTu6gGC/cmly3JglyxlybP&#10;QR0lZ0wOuir1/wHVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzCQgE0AEAAIcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAW0mvj3AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" fillcolor="#40618b" stroked="f">
+              <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
+                <w:txbxContent>
+                  <w:p w14:paraId="7E294485" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="2"/>
+                      </w:rPr>
+                      <w:t>PAGE    \* MERGEFORMAT</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="32"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:oval>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="442BF45A" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00664D36">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3860810C" w14:textId="77777777" w:rsidR="00995EE1" w:rsidRDefault="00995EE1" w:rsidP="00561F22">
+    <w:p w14:paraId="283AFE9B" w14:textId="77777777" w:rsidR="007A6FB4" w:rsidRDefault="007A6FB4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D3B36A3" w14:textId="77777777" w:rsidR="00995EE1" w:rsidRDefault="00995EE1" w:rsidP="00561F22">
+    <w:p w14:paraId="749EDC45" w14:textId="77777777" w:rsidR="007A6FB4" w:rsidRDefault="007A6FB4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D2089BB" w14:textId="4035F1FC" w:rsidR="00D95091" w:rsidRDefault="00D95091">
+  <w:p w14:paraId="0154BDF3" w14:textId="77777777" w:rsidR="00664D36" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="709116C1" wp14:editId="2128CB0D">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6B0FAC22" wp14:editId="534B959A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-495935</wp:posOffset>
+            <wp:posOffset>-495934</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-114299</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="723900" cy="738188"/>
-          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9"/>
-[...2 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:docPr id="11" name="image1.png"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Bildobjekt 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="723900" cy="738188"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63DEDA12"/>
+    <w:nsid w:val="3A045E8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A7F6F986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...253 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1077" w:hanging="340"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1361" w:hanging="284"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1644" w:hanging="283"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1928" w:hanging="284"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1928" w:hanging="284"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2211" w:hanging="283"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2495" w:hanging="284"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-    <w:nsid w:val="4C4D6D6E"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502D19F7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B2A274CC"/>
-[...261 lines deleted...]
-    <w:tmpl w:val="704C8B1C"/>
+    <w:tmpl w:val="84F08CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="737" w:hanging="380"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="×"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1077" w:hanging="340"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1361" w:hanging="284"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1644" w:hanging="283"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="×"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1928" w:hanging="284"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2211" w:hanging="283"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2495" w:hanging="284"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="×"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2778" w:hanging="283"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="414254007">
-    <w:abstractNumId w:val="3"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66006068"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="94366E44"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Nummerlista"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D83EF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7A7427BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="⮚"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2095665171">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="816919706">
+  <w:num w:numId="2" w16cid:durableId="928658354">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="448816690">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1295790017">
+  <w:num w:numId="3" w16cid:durableId="251402752">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="579489994">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="494077443">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="1304"/>
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D95091"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00FB68A2"/>
+    <w:rsidRoot w:val="00664D36"/>
+    <w:rsid w:val="0017414C"/>
+    <w:rsid w:val="001C742A"/>
+    <w:rsid w:val="00664D36"/>
+    <w:rsid w:val="007A6FB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="050DBBAF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{5FDFD8F2-C223-4776-8DC1-42EBC026463F}"/>
+  <w14:docId w14:val="33364277"/>
+  <w15:docId w15:val="{9E5C6D1A-2D66-4E35-B00F-082934304F77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        <w:sz w:val="21"/>
+        <w:szCs w:val="21"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6219,53 +4236,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6300,55 +4317,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6419,170 +4436,171 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="000944E6"/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="720" w:after="240" w:line="380" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="25"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="60" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
@@ -6592,102 +4610,130 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="RubrikChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000944E6"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000944E6"/>
     <w:rPr>
       <w:sz w:val="2"/>
     </w:rPr>
@@ -6701,53 +4747,50 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000944E6"/>
     <w:rPr>
       <w:sz w:val="2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="AFtabell">
     <w:name w:val="AF tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00561F22"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="16"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="00005A" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -6957,98 +5000,101 @@
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hlsningsfras">
     <w:name w:val="Hälsningsfras"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:keepLines/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:right="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="284" w:right="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="567" w:right="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
@@ -7171,80 +5217,78 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Mottagadress">
     <w:name w:val="Mottagadress"/>
     <w:basedOn w:val="Brdtext"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummerlista">
     <w:name w:val="Nummerlista"/>
     <w:basedOn w:val="Brdtext"/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Brdtext"/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referenser">
     <w:name w:val="Referenser"/>
     <w:basedOn w:val="Brdtext"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:pPr>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="32"/>
@@ -7357,186 +5401,151 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidfotstext">
     <w:name w:val="Sidfotstext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidhuvudstext">
     <w:name w:val="Sidhuvudstext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00561F22"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelltext">
     <w:name w:val="Tabelltext"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00561F22"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
-[...18 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="000944E6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF178C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009548E9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Orubrik">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00305509"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jemtlandinnebandy@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jemtlandinnebandy.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jemtlandinnebandy.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jemtlandinnebandy.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@jemtlandinnebandy.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Arbetsförmedlingen">
   <a:themeElements>
     <a:clrScheme name="Arbetsförmedlingen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262626"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="00005A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="95C23D"/>
       </a:accent2>
       <a:accent3>
@@ -7701,85 +5710,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjcP7IU1u85GfKiDpYG2bCLfQgphg==">CgMxLjA4AHIhMTUteVRxMk1jVWdYTkVmNmUwV0xGR0tVVUVHWjJxejBK</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47AEB76C-7629-4E99-941A-FBC437E600E3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6375</Characters>
+  <Pages>5</Pages>
+  <Words>919</Words>
+  <Characters>4872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7562</CharactersWithSpaces>
+  <CharactersWithSpaces>5780</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Jenny Wallin</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>